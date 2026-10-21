--- v13 (2026-08-22)
+++ v14 (2026-10-21)
@@ -1,1714 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D591E9CC-A013-4C6B-A019-83EEBB75D73C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9303"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$BJ$213</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$4:$BJ$26</definedName>
   </definedNames>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="145621" refMode="R1C1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1068" uniqueCount="605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="89">
   <si>
     <t>Информация о жалобах, поступивших в МСНО - НП "ОПЭО" с 22.07.2014 г.</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Ф.И.О. оценщика</t>
   </si>
   <si>
     <t xml:space="preserve">реестр. № </t>
   </si>
   <si>
     <t xml:space="preserve">Дата поступления </t>
   </si>
   <si>
     <t>Предмет жалобы</t>
   </si>
   <si>
     <t>Срок и результат рассмотрения</t>
   </si>
   <si>
     <t>Применение меры дисциплинарного воздействия</t>
   </si>
   <si>
-    <t>Нецкин Г.И.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Несоблюдение требований оценочного законодательства </t>
   </si>
   <si>
-    <t>25.07.2014-22.08.2014 Передано в ДК</t>
-[...4 lines deleted...]
-  <si>
     <t>Терсков И.Е.</t>
   </si>
   <si>
     <t>952.24</t>
   </si>
   <si>
-    <t>03.09.2014-01.10.2014 Передано в ДК</t>
-[...280 lines deleted...]
-  <si>
     <t>В результате внеплановой проверки нарушений не выявлено</t>
   </si>
   <si>
-    <t>18.02.2016-18.03.2016</t>
-[...469 lines deleted...]
-  <si>
     <t>Лактин К.В.</t>
   </si>
   <si>
     <t>1463.43</t>
   </si>
   <si>
-    <t>20.04.2018-  24.05.2018 Передано в ДК</t>
-[...142 lines deleted...]
-  <si>
     <t>Установлено отсутствие правовых оснований для рассмотрения жалобы по существу</t>
   </si>
   <si>
-    <t>27.03.2019-23.05.2019 Передано в ДК</t>
-[...460 lines deleted...]
-  <si>
     <t>Меморский А.О.</t>
   </si>
   <si>
     <t>823.77</t>
   </si>
   <si>
-    <t>13.01.2022-31.01.2022 Передано в ДК</t>
-[...4 lines deleted...]
-  <si>
     <t>Пичугин А.И.</t>
   </si>
   <si>
     <t>1216.64</t>
   </si>
   <si>
-    <t>14.02.2022-14.03.2022</t>
-[...58 lines deleted...]
-  <si>
     <t>1649.77</t>
   </si>
   <si>
-    <t>15.07.2022-29.08.2022 Передано в ДК</t>
-[...55 lines deleted...]
-  <si>
     <t>Вакарь И.П.</t>
   </si>
   <si>
     <t>1633.43</t>
   </si>
   <si>
-    <t>16.11.2022-30.12.2022 Передано в ДК</t>
-[...40 lines deleted...]
-  <si>
     <t>Меру дисциплинарного воздействия не применять. Указать оценщику на необходимость соблюдения требований оценочного законодательства и о принятии мер по недопущению впредь подобных нарушений требований при осуществлении оценочной деятельности (За аналогичны</t>
   </si>
   <si>
-    <t>06.03.2023- 14.04.2023 Передано в ДК</t>
-[...19 lines deleted...]
-  <si>
     <t>05.05.2023-19.06.2023 Передано в ДК</t>
   </si>
   <si>
     <t>10.05.2023-19.06.2023 Передано в ДК</t>
   </si>
   <si>
     <t>Штраф в размере 15 тыс.руб. подлежит оплате в срок до 19.07.2023 года (Протокол ДК № 09/23 от 29.06.2023). ИСПОЛНЕНО 11.07.2023</t>
   </si>
   <si>
     <t>17.05.2023, 18.05.2023</t>
   </si>
   <si>
     <t>18.05.2023-21.06.2023 Передано в ДК</t>
   </si>
   <si>
     <t>23.05.2023-22.06.2023 Передано в ДК</t>
   </si>
   <si>
     <t>Фриж М.И.</t>
   </si>
   <si>
     <t>986.86</t>
   </si>
   <si>
     <t>07.06.2023-14.07.2023 Передано в ДК</t>
@@ -1839,125 +276,127 @@
   <si>
     <t>Рындин Д.А.</t>
   </si>
   <si>
     <t>1399.77</t>
   </si>
   <si>
     <t>10.04.2026-17.04.2026</t>
   </si>
   <si>
     <t>23.03.2026-30.04.2026 Передано в ДК</t>
   </si>
   <si>
     <t>Коваль Д.С.</t>
   </si>
   <si>
     <t>1346.12</t>
   </si>
   <si>
     <t>29.04.2026-28.05.2026</t>
   </si>
   <si>
     <t>1) Предписание устранить выявленные нарушения в срок до 11.06.2026 (Протокол ДК № 07/26 от 14.05.2026); 2) Мера исполнена (Протокол ДК № 09/26 от 25.06.2026).</t>
   </si>
   <si>
-    <t>31.07.2026-</t>
-[...1 lines deleted...]
-  <si>
     <t>Белый В.В.</t>
   </si>
   <si>
     <t>1437.77</t>
   </si>
   <si>
-    <t>14.08.2026-</t>
-[...1 lines deleted...]
-  <si>
     <t>Рязанцева О.В.</t>
+  </si>
+  <si>
+    <t>31.07.2026-04.09.2026 Передано в ДК</t>
+  </si>
+  <si>
+    <t>Приостановление права осуществления оценочной деятельности сроком на один месяц (Протокол ДК № 13/26 от 17.09.2026)</t>
+  </si>
+  <si>
+    <t>22.09.2026-</t>
+  </si>
+  <si>
+    <t>1) Отложить рассмотрение до 30.10.2026 (Протокол ДК № 14/26 от 01.10.2026).</t>
+  </si>
+  <si>
+    <t>14.08.2026-18.09.2026 Передано в ДК. 02.10.2026-20.10.2026 Передано в ДК.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial Rounded MT Bold"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
@@ -1984,143 +423,101 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -2457,5083 +854,751 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BJ216"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A205" workbookViewId="0">
-      <selection activeCell="B217" sqref="B217"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" customWidth="1"/>
     <col min="7" max="7" width="37.28515625" customWidth="1"/>
     <col min="8" max="8" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
-      <c r="D1" s="29"/>
+      <c r="D1" s="15"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:7">
-[...1 lines deleted...]
-      <c r="B2" s="28" t="s">
+    <row r="2" spans="1:8">
+      <c r="A2" s="3"/>
+      <c r="B2" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="28"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
-    <row r="4" spans="1:7" ht="24">
-      <c r="A4" s="5" t="s">
+    <row r="4" spans="1:8" ht="24">
+      <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="8" t="s">
+      <c r="D4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="36">
-[...6 lines deleted...]
-      <c r="C5" s="6" t="s">
+    <row r="5" spans="1:8" ht="58.5">
+      <c r="A5" s="10">
+        <v>188</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="7">
-[...2 lines deleted...]
-      <c r="E5" s="6" t="s">
+      <c r="C5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="D5" s="5">
+        <v>45051</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="48">
+      <c r="A6" s="10">
+        <v>189</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="5">
+        <v>45056</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="58.5">
+      <c r="A7" s="10">
+        <v>190</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="58.5">
+      <c r="A8" s="12">
+        <v>191</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="5">
+        <v>45068</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="36">
+      <c r="A9" s="12">
+        <v>192</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="5">
+        <v>45083</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="36">
+      <c r="A10" s="12">
+        <v>193</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="5">
+        <v>45083</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G10" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="6" t="s">
+    </row>
+    <row r="11" spans="1:8" ht="36">
+      <c r="A11" s="12">
+        <v>194</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="5">
+        <v>45100</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="36">
+      <c r="A12" s="12">
+        <v>195</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="5">
+        <v>45225</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" s="13"/>
+    </row>
+    <row r="13" spans="1:8" ht="127.5" customHeight="1">
+      <c r="A13" s="12">
+        <v>196</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="5">
+        <v>45324</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="36">
+      <c r="A14" s="12">
+        <v>197</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="5">
+        <v>45581</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="36">
+      <c r="A15" s="12">
+        <v>198</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="5">
+        <v>45622</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="36">
+      <c r="A16" s="12">
+        <v>199</v>
+      </c>
+      <c r="B16" s="7" t="s">
         <v>12</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="C16" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="D16" s="5">
+        <v>45680</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="36">
+      <c r="A17" s="12">
+        <v>200</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" s="5">
+        <v>45839</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="78.75">
+      <c r="A18" s="12">
+        <v>201</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="5">
+        <v>45875</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" s="16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="36">
+      <c r="A19" s="12">
+        <v>202</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" s="5">
+        <v>45908</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="7">
-[...5 lines deleted...]
-      <c r="F6" s="9" t="s">
+    </row>
+    <row r="20" spans="1:7" ht="36">
+      <c r="A20" s="12">
+        <v>203</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="5">
+        <v>45908</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="36">
+      <c r="A21" s="12">
+        <v>204</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="5">
+        <v>45978</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="36">
+      <c r="A22" s="12">
+        <v>205</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="5">
+        <v>46035</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="45">
+      <c r="A23" s="12">
+        <v>206</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="5">
+        <v>46099</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" s="16" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="36">
+      <c r="A24" s="12">
+        <v>207</v>
+      </c>
+      <c r="B24" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="9" t="s">
+      <c r="C24" s="9" t="s">
         <v>16</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F7" s="7" t="s">
+      <c r="D24" s="5">
+        <v>46119</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="36">
+      <c r="A25" s="12">
+        <v>208</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" s="5">
+        <v>46119</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="36">
+      <c r="A26" s="19">
+        <v>209</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" s="5">
+        <v>46132</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="48">
+      <c r="A27" s="12">
+        <v>210</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D27" s="5">
+        <v>46233</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="72">
+      <c r="A28" s="12">
+        <v>211</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" s="5">
+        <v>46239</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="72">
+      <c r="A29" s="12">
+        <v>212</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="G7" s="6" t="s">
-[...349 lines deleted...]
-      <c r="A23" s="3">
+      <c r="D29" s="5">
+        <v>46239</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="36">
+      <c r="A30" s="12">
+        <v>213</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="7" t="s">
-[...71 lines deleted...]
-      <c r="C26" s="7" t="s">
+      <c r="D30" s="5">
+        <v>46279</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="D26" s="7">
-[...4433 lines deleted...]
-      <c r="G216" s="14"/>
+      <c r="G30" s="8"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:BJ213" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A4:BJ26"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>