--- v0 (2025-10-10)
+++ v1 (2026-08-01)
@@ -172,52 +172,50 @@
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008D71D0" w:rsidRPr="00EF39B0" w:rsidRDefault="00044DEB" w:rsidP="00044DEB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00EF39B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">План проведения плановых проверок деятельности </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF39B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br/>
         <w:t>оценщиков – членов МСНО-НП «ОПЭО» на 202</w:t>
       </w:r>
       <w:r w:rsidR="006C2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -9099,2566 +9097,2400 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Росиненкова Надежда Витальевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidTr="00032BDD">
-[...9 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1399.77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Рындин Дмитрий Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1546.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Садыкова Анна Викторовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>39.55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сапрыкина Ольга Владимировна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1543.75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Секисова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Елизавета Сергеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1542.32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Семенцов Павел Леонидович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1637.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Соцков Федор Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>286.77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Спиридонова Светлана Витальевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1220.64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сурочкова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Галина Михайловна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...22 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>597.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Сурочкова</w:t>
+              <w:t>Татур</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Галина Михайловна</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+              <w:t xml:space="preserve"> Виктория Владимировна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>518.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Татур</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Петр Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...48 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1377.52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Тимофеева (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Покотило</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>) Оксана Викторовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...34 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1205.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Покотило</w:t>
+              <w:t>Тифанов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>) Оксана Викторовна</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+              <w:t xml:space="preserve"> Виталий Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...22 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>520.76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Тихомиров Алексей Анатольевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1635.77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Тишина Анна Андреевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>832.55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ткаченко Елена Владимировна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1165.77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Травин Сергей Борисович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1170.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Тифанов</w:t>
+              <w:t>Туракулова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Виталий Викторович</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+              <w:t xml:space="preserve"> Маргарита Ивановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1534.42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Федосеева Ольга Сергеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1560.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Федосова Наталья Алексеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1567.76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Филоненко Виктор Евгеньевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1629.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Фомина Ирина Алексеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>396.67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Хайдуков Артем Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1190.74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Хаматова (Майорова) Анна Петровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...61 lines deleted...]
-            <w:r w:rsidR="000A650B">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1366.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Харламова Елена Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...61 lines deleted...]
-            <w:r w:rsidR="000A650B">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>921.52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Христова Ольга Викторовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...61 lines deleted...]
-            <w:r w:rsidR="000A650B">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1179.77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Чеботарев Иван Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...61 lines deleted...]
-            <w:r w:rsidR="000A650B">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1544.64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Чуриков Валерий Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...61 lines deleted...]
-            <w:r w:rsidR="000A650B">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1630.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Шаймарданов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ильдар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Райханович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...22 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1531.77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Шатунов Александр Анатольевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>234.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Туракулова</w:t>
+              <w:t>Шкодов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Маргарита Ивановна</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+              <w:t xml:space="preserve"> Александр Юрьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidTr="00C25830">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000A650B">
-[...829 lines deleted...]
-            <w:r w:rsidR="000A650B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...149 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1537.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006C2ACF" w:rsidRPr="00032BDD" w:rsidRDefault="006C2ACF" w:rsidP="00032BDD">
+          </w:tcPr>
+          <w:p w:rsidR="00C25830" w:rsidRPr="00032BDD" w:rsidRDefault="00C25830" w:rsidP="00C25830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Щербин Андрей Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B57ADD" w:rsidRDefault="00B57ADD" w:rsidP="00EB0F8C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C25830" w:rsidRDefault="00C25830" w:rsidP="00EB0F8C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EB0F8C" w:rsidRPr="00EF39B0" w:rsidRDefault="00EB0F8C" w:rsidP="00EB0F8C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00EF39B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Исполнительн</w:t>
       </w:r>
       <w:r w:rsidR="00CB3943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ый</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF39B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> директор</w:t>
       </w:r>
     </w:p>
@@ -11741,83 +11573,84 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00801777"/>
     <w:rsid w:val="00032BDD"/>
     <w:rsid w:val="00044DEB"/>
     <w:rsid w:val="000A650B"/>
     <w:rsid w:val="001961FE"/>
     <w:rsid w:val="003904FA"/>
     <w:rsid w:val="00575F95"/>
     <w:rsid w:val="006C2ACF"/>
     <w:rsid w:val="0073682C"/>
     <w:rsid w:val="00760B2D"/>
     <w:rsid w:val="00801777"/>
     <w:rsid w:val="008D71D0"/>
     <w:rsid w:val="009D5902"/>
     <w:rsid w:val="00A60231"/>
     <w:rsid w:val="00A6045D"/>
     <w:rsid w:val="00B57ADD"/>
     <w:rsid w:val="00BE0106"/>
     <w:rsid w:val="00C24269"/>
+    <w:rsid w:val="00C25830"/>
     <w:rsid w:val="00CB3943"/>
     <w:rsid w:val="00D33A12"/>
     <w:rsid w:val="00D73488"/>
     <w:rsid w:val="00DE7A5B"/>
     <w:rsid w:val="00E62B80"/>
     <w:rsid w:val="00E92CDC"/>
     <w:rsid w:val="00EB0F8C"/>
     <w:rsid w:val="00EF39B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="39742C61"/>
+  <w14:docId w14:val="3CF80A43"/>
   <w15:docId w15:val="{82B29B16-4B73-4029-AE55-FE6991F60EAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11950,51 +11783,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12584,66 +12417,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>960</Words>
-  <Characters>5474</Characters>
+  <Words>947</Words>
+  <Characters>5402</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MBC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6422</CharactersWithSpaces>
+  <CharactersWithSpaces>6337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kozlova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>