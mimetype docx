--- v0 (2025-12-19)
+++ v1 (2026-08-01)
@@ -1,130 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00575F95" w:rsidRDefault="00575F95"/>
+    <w:p w14:paraId="40A3746F" w14:textId="77777777" w:rsidR="00575F95" w:rsidRDefault="00575F95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="4928" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00801777" w:rsidRPr="00EF39B0" w:rsidTr="00D33A12">
+      <w:tr w:rsidR="00801777" w:rsidRPr="00EF39B0" w14:paraId="1F832B18" w14:textId="77777777" w:rsidTr="00D33A12">
         <w:trPr>
           <w:trHeight w:val="1407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00801777" w:rsidRPr="00EF39B0" w:rsidRDefault="00801777" w:rsidP="00D33A12">
+          <w:p w14:paraId="59B69260" w14:textId="77777777" w:rsidR="00801777" w:rsidRPr="00EF39B0" w:rsidRDefault="00801777" w:rsidP="00D33A12">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF39B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Утвержден</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00801777" w:rsidRPr="00EF39B0" w:rsidRDefault="00801777" w:rsidP="00D33A12">
+          <w:p w14:paraId="4C1A54BA" w14:textId="77777777" w:rsidR="00801777" w:rsidRPr="00EF39B0" w:rsidRDefault="00801777" w:rsidP="00D33A12">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF39B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Решением Правления</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00801777" w:rsidRPr="00EF39B0" w:rsidRDefault="00801777" w:rsidP="00D33A12">
+          <w:p w14:paraId="293133F8" w14:textId="77777777" w:rsidR="00801777" w:rsidRPr="00EF39B0" w:rsidRDefault="00801777" w:rsidP="00D33A12">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF39B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>МСНО-НП «ОПЭО»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00801777" w:rsidRPr="00EF39B0" w:rsidRDefault="00801777" w:rsidP="00D73488">
+          <w:p w14:paraId="5FA3871C" w14:textId="77777777" w:rsidR="00801777" w:rsidRPr="00EF39B0" w:rsidRDefault="00801777" w:rsidP="00D73488">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33A12">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Протокол от «</w:t>
             </w:r>
             <w:r w:rsidR="00E62B80">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009F5B8C">
               <w:rPr>
@@ -180,52 +180,52 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="006276DB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009F5B8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00044DEB" w:rsidRDefault="00044DEB"/>
-    <w:p w:rsidR="008D71D0" w:rsidRPr="00EF39B0" w:rsidRDefault="00044DEB" w:rsidP="00044DEB">
+    <w:p w14:paraId="0618FD1B" w14:textId="77777777" w:rsidR="00044DEB" w:rsidRDefault="00044DEB"/>
+    <w:p w14:paraId="07B2AFEE" w14:textId="77777777" w:rsidR="008D71D0" w:rsidRPr="00EF39B0" w:rsidRDefault="00044DEB" w:rsidP="00044DEB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF39B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">План проведения плановых проверок деятельности </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF39B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -242,109 +242,109 @@
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF39B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9400" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="753"/>
         <w:gridCol w:w="996"/>
         <w:gridCol w:w="1981"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w14:paraId="3C7EB2F2" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="009F5B8C" w:rsidP="00044DEB">
+          <w:p w14:paraId="6D13FCFF" w14:textId="77777777" w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="009F5B8C" w:rsidP="00044DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="009F5B8C" w:rsidP="00044DEB">
+          <w:p w14:paraId="32DDC40A" w14:textId="77777777" w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="009F5B8C" w:rsidP="00044DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Рег</w:t>
             </w:r>
@@ -365,19585 +365,19732 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="00AF1206" w:rsidP="00044DEB">
+          <w:p w14:paraId="00B681CA" w14:textId="77777777" w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="00AF1206" w:rsidP="00044DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="00AF1206" w:rsidP="00AF1206">
+          <w:p w14:paraId="749DC0CD" w14:textId="77777777" w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="00AF1206" w:rsidP="00AF1206">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Имя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="00AF1206" w:rsidP="00AF1206">
+          <w:p w14:paraId="62FA6EEF" w14:textId="77777777" w:rsidR="009F5B8C" w:rsidRPr="00044DEB" w:rsidRDefault="00AF1206" w:rsidP="00AF1206">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отчество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="36D6DE68" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="63A3CBDF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1DD121AD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>430.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7B05A064" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Абрамов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="21E72586" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Андрей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3B974FA2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="48A044A9" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6C1F0C7A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7E2E9635" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>624.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5C45730D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аверин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6F5BA70A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Максим</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2A242B5C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2CB6F5E2" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4776D1E0" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="345E46FB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1109.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1FD5E566" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Андрианова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6BCE4834" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мария</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="63B4DE09" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="133233CE" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0203A730" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="613185DF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>317.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="43E9A703" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Асриян</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="75B8F740" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Георгий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="53F2584C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2C1E2D14" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="07FA114C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1F765193" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1616.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="19243A63" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Бакай</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1DE0B478" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="50782487" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3DF0AF1E" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1CB43089" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="47B6AA32" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1508.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="45AC235E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Балабанова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="77D5B9DE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5D4868FE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="32DEF6E7" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="557AD961" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="64F24304" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>418.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3D01D60E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Баскаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0A7DBC9E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="14B9B199" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2262E9CF" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2EB2B7DD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="194458C1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1122.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6E0D91D1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Батяркина</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="199FF77D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Людмила</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="28E633EE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="52732DB9" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="47B07474" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="57706034" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>468.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0D279179" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Березкина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4204759F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ольга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4021241C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="4477F4CE" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="27ADED19" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="566D9838" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1306.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="457588C4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Богаткевич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="490C9AAC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="03969FAA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="41D80787" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="48F75794" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="53E7B350" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>596.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7AD6E923" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Борисова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="21BAE531" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наталья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="19F75DD9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Евгеньевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="24C0A5C8" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="17A59AA4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="472A3BD3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1335.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3A45FAF9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Буров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="29B9FCD2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Игорь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5F24E060" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Леонидович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2DD8D8CF" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0DA4BA82" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0393C055" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1609.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="56462BB5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вагаровская</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5D07ACBF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ксения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0A7B0E1B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Евгеньевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="670D3360" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="73023D1C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="37EF590D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>457.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7438278E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Варанкин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="295258A4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Олег</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="571F4E57" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="58AA8626" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0078C691" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3466503D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>700.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="54210A67" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Василенко</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1298F962" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="11A3EC3C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитриевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="7987C75C" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="20E93D2B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2EDC5A89" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>386.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="568A1149" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вепрева</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="09C5FD5B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Светлана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0B954BC0" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="5C44C51C" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="68F8009E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0D3C9255" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>458.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="67C66DB1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вилков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="426AFC96" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Игорь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1D68E5CE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Михайлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="4FBD1EC4" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="554AA2A1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2B4DE410" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>505.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="66331107" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Воронов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="502123DE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владислав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2269CBD3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="461A2094" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="25521920" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="599AA4E2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1507.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1CB45E27" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Воротынская</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4E8CAECC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Марина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="061A9D88" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2D48E915" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7360B41D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5FEAC162" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1658.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4C09A863" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Галауова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="298DCB5D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3FBF69C1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рамисовна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="529B35F5" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6122878B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="04B6D330" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>746.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="74D09D4B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Горбылева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="022F43AE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Алла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6A442062" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="7F867A59" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2771C721" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="52F10FA2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>500.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="04F1A11B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Горуля</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="44BE47D3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Денис</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="52D63A46" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2E1131F1" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6510B040" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4C467445" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>753.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="45E75FEB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Гришин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5857A6F1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="35AC4CF5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Константинович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3DAAF3D8" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="64B5A358" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="27485B09" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1511.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="1DD9299C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Гуковская</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2F1E0822" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Яна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2E2ADE9D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="1AE60CE4" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="625971E5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1C734286" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1611.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0CCBCA7A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дедов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="01235BDA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Евгений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="44877025" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Евгеньевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="180787AA" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="068956C8" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5DD2E2DD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>573.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7E561891" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитриев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="47F95C2D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Максим</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4451FA99" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="041EDF31" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="73EC548E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4C74B695" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>507.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="348D5AA8" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дубовсков</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2DDBA16B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владислав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5DCC5D29" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="26283A07" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2F65007E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="50D0A343" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1617.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6F1411BC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Едрисова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6FF955AD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Оксана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4B58BBC4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Борисовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="7EBF5697" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7046E0A1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6A246244" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1096.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="10DACC8F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жанахов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="34E6351C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Руслан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7E903E9F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рашидович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="0BB6179A" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0D69D060" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2F6BAD8C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>510.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="50ED8FF3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жужнев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="44B8510B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6E09DED2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="15C99753" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="63B4256B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="110C55BD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>533.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2141DB4D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жуков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7686CFD1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Игорь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2CDF83A2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="7D02D601" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="71BF0AD7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="490FC314" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1315.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7CBBC289" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Заруцкий</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4A22EDAA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Алексей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3904822D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ильич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2DDFFE75" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="70D8E683" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4C101D0F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>560.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2137B0D4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Заякин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="70876976" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="15E5D9C4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="40F83731" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0531A892" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5D1CA940" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1353.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2F95EFA4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Зверев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="261735EE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитрий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="637CACA6" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="0869E406" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0D6A394E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3F252B65" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>765.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0FFE952A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Иванова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="34AD2D12" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="72A6E9F2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="270C6495" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="615D7E70" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5AC87ABC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1128.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5819554A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Иванова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5EE9CD4D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Алевтина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4A75DF82" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="1AF3CBC7" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="217B6041" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="152852F7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1613.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="47038DCB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Иванова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6E638A32" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Людмила</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7BB99E1D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Васильевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="7D4C167B" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="15DD53E8" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="66E8B11D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>655.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="07DF8A78" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Идрисов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="25CFC469" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2EAEA711" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Абдрауфович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="5FFFE47B" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6B076EAF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="172E0F1C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1608.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5D066F6D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ищенко</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5AED82A9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитрий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="64BA73F8" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3C179EBC" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="76ED3865" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0599623F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1607.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="685ABF8F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Калашников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7C73C562" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="00684B26" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="60F2DEE5" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="71317966" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="120B23E3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1614.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="506C693F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Калимеев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6A0E6F0D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вадим</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="46C72568" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Станиславович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="51C9E438" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="605DE868" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0DA9C93B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>760.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4599A20B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Камалдинова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="31EA5005" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юлия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="050CA95C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2A5CA663" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="49452238" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7C3E8B11" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1346.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="066A0B62" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Коваль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2D4359FD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитрий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0BDFF8E8" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="7DF240B4" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3F67F018" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1172912D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1615.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7338379F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Колесникова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4EBACB84" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Елизавета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6F1E716C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="5E058F5B" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="51A93EFD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="64E244A7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>519.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5770A537" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Корзова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="177F1410" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Марина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="01315E91" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вячеславовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="21AB19C7" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1659761F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="01153CF6" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>673.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="26D0579A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Котрехова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="21BD6532" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Марина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="79E0019F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="28435218" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3C089D77" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="318DC495" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>414.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="26BB669E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кривошеин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7E5C70BE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Игорь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3B5E35D0" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="6BC0B066" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="39B11AEA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5A6265B0" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1660.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0BE3F33F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Крюкова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="42F7775A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Виктория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2AAA8BC4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="1EA06191" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5A3C1CDC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4F2BFBAA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1604.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="65627721" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Куимова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0D812D0B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наталья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2FA9C2BC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="5EB8BCA5" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="09CBC528" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="69573BF6" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1603.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="52A4418E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Курапин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0273C1BA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юрий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2DDBA795" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="119E9A82" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7029FBA7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="15A81D39" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>408.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6D75C861" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Курятников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5A9525AD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Павел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="26D3422E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="4C05A014" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0C9A1EC2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0F9AAE6E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1355.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3C225D0C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лазарев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0D5859D9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Павел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="117B8E0F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2884234E" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0EDAF5D0" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0114D82D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>59.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="17B5DEE3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ланина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="37346835" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ольга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="708E9201" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="4D92E149" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="704B3363" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0FFF44D2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1310.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4EFFD679" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Леонтьева</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="47D3C3E9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лариса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="220FA753" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юрьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="63DFEC6D" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="16D987F6" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3241A50F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1133.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1B660F3C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лигачев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="35634205" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Константин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3BE88FC2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="06660244" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="207E0178" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1D0B1357" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>674.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4CF1B3AA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лукичёв</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6F867066" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1392EBA0" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Евгеньевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="20D9CDF9" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="12719378" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2A330EE1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>432.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="03CE8EA1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лыткин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="26427581" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5EA2A67C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="6EF90DA1" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5EBF84A6" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7450C12C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1232.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="590FB243" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мазнева</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4A36A927" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вероника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2E041DD4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="64F22692" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="638CBB7E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2901C118" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>435.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="435973E9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Малов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="59C08257" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатолий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4955357F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3BA99A13" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="38BE9C49" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="037E6FEB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>620.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="24984438" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Маткин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="007DD484" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="764E79F5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="11BE6706" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7488A9D5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="39E855E7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1104.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="21344CC5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мирошниченко</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6E71F0D7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ирина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="243148B1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Валерьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="1EEBCF7E" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="508317E9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="50393177" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>440.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3D2B8AAE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Михайлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4A7416FE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="62A2E9AF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="12B75A2C" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5783E459" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="79DC006C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1073.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="08092420" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Михальченко</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="61BBA0E3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Андрей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="76180651" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3E55A57C" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1F0B107F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="068488B2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>402.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="257CBCC1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Муравский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3D61F268" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Виталий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="719D65C2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="0784A667" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="76BA5000" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="649BF48D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1081.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4E01BC6F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Муравский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="33A6C7CA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="204B6594" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Витальевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="559B99D9" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="06F06369" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4F226A24" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>787.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="764ECD5A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Насырова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4828F393" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кадрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66152E3C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Кадрия</w:t>
+              <w:t>Минкашифовна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3144103B" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4D6A02CE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="76FA8508" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>538.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="03CE68D7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Нецкин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2098A6FF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Геннадий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1B4B4288" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="426F9F19" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1B2F8373" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="08D2885B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>724.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0FC5B9AB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Нигамедзянов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2F7087D9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Артем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0B18688D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Альбертович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="47A1CAAB" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4F374C8F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1780F8EC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1659.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="49DA2996" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Образцова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="517A2DA4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ольга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5735D7B9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2D3C625E" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="24E8E2A1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="154B1288" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>403.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7C12AF4A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Опрятин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="73DB9973" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Олег</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4A9ABC73" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="33286060" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="00967AC8" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="27F0FAD6" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>467.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="62D3B5B7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ордов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6EEF07E1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Константин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="630E3587" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Васильевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="764E20F0" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2F05FEAB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1407BE04" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1606.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="08115568" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Павловичева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1C0621DE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Марина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="324E0622" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="47E07E93" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2E52882E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2F3F2341" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>441.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="24384696" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Панин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1DF8B765" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Никита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="69A05B6E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Евгеньевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2106A567" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0A64B1A9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="54005538" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>495.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2BD2215B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Пантюхина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="37567BFF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наталья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0BDFBA9C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="1766A06A" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="170412C6" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1250EBCE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>641.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="45730851" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Петухова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6912D407" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наталья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="125D111F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="018BDEB2" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5724C74A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="38FE5858" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1089.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1090087B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Пещеркова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="00A2085E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ольга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="63279BAB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Михайловна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="725DDADC" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6DEAFCFF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6AF8B487" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>794.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="62328804" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Пилипенко</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4798EDB9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Андрей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="50E4BE1A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="36CD7799" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="15A22DF3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="09C978DB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1612.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="112E182B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Пильгунов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3061DC59" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="354F1B0C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="5F33EF2B" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0371F311" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4586756B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="52536415" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Платунова</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="64336E24" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наталья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2415463A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2EA712EC" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="666B2520" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="377C3B08" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1661.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="33F165CB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Подлесных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4EDAE5F3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3EB486E0" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Андреевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="096521A5" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5A8DAF84" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0893353F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>599.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="126E60A5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Позойская</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2F7E5A9B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ирина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1D66BCC9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Валерьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="7CDCB922" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="07C87A61" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="310BA0FF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1510.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="262C3499" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Покотылюк</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="08EAA2E2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Леонид</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2C776EA7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="6AB30D21" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3AB73D98" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="22C2CDF5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1605.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2663EC66" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Полякова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6270C7F7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ольга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1BB43071" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2FF6CC83" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="720BA006" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4306FBBE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>703.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7DF481B6" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Попов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="28210D38" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Константин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1704D89D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="43245CA3" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2A109063" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="587FF4CA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1502.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3FDEC685" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Попов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6072ADB0" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2A7E1CD2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="4AC7A480" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6502A378" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="31460CA9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1326.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="67606F9B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Привезенцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="79A680B2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кирилл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="03A42261" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3BC28C8A" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="67FEA45B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2EF41971" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>798.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6580CA7B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Пупцев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="18E4C700" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Евгений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1BB2F736" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="0EC301CF" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="31964D45" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6E1F2050" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>496.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3B278B82" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рыжков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="771FCA2C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатолий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="199BF2EC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="63297E42" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6A290CE8" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="43E10EA7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1064.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2BFBE580" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рябченюк</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="79A02841" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Жанна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="10352DC4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="57DC128B" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="49DDA3CF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="56E22360" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1618.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3C73F849" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сачек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4808DD43" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Никита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="171D3DE4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Артемович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="17EDB609" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="30C0399C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="596EEAB7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1331.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0F2F4E8B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Световидов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="24E4D8BB" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Алексей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7A5B342E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2ED4E315" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="156D2B59" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1824B207" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>591.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="52CE6EF7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Семакова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5483CAF4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Светлана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5F0DC895" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="197CC880" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="38186622" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1B130776" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1509.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4411FCEE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Скачков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0120FFBF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитрий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="69FFE839" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="44479837" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="632483C1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0ADF783B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>460.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3A141F3D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Скоморохов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="30FF3CA8" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вячеслав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4AC6B62C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="31617506" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="09A754D8" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="736E944B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1657.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="743BF96E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сладких</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3BDCD84A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юлия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="226254F1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Андреевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="5E1A8450" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="02D327FF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="79B219AE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1662.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="40902352" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Смулянская</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="74A7DBF9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Нелли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="66AEE1D5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Станиславовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="23944431" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3A52EC65" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1A43B7C9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1505.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="32EE4C5F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Соловей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7AF4B4BF" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ангелина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="18C6F43B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Петровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="217B18DE" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0A08CD97" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0EC3DFC4" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>413.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0B6C27BD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сочнев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4F3D46B7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вадим</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7CCEB823" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="680FFC1D" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0A75C3C2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="62E3AB69" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>442.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5333D55A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Строк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="068CC15B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитрий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="60E2637F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Алексеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2490611A" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4847E3D7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="08FC79E3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>443.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="58DCB794" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Строк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="267B98DC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6EA3FF91" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Алексеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="5960CFBF" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="51E9ED00" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1635E894" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1512.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2D28257F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Струневская</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="783347A9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Елена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="62510605" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вадимовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="12D4688A" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="720EBBBC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3A4503F9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1656.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="04B637DC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Таджиев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5D89A293" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тимур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="042ECF53" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Алишерович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3EF6B2E2" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="79BB313F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1D5D4A28" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1514.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1EF29535" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тамарский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5B52E054" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1574DAB3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="5FC49142" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1939683D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4A60A15C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1098.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="781B1EE9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Титаренко</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="437DBE57" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитрий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="49FBE672" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Витальевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="69373C93" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="130575C2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="538352B7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1317.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="70091C01" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тихонова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2884574A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Татьяна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="78156E59" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="781E769C" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="071BB124" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4C676E78" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1088.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3705DADE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Третьякова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="76AA585A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наталья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="000C6F82" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="1E5287BB" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="43B93B34" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="34211D2C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1503.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7568EE4F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Туманова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="558B37EC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Серафима</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="58ED2FE0" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="0C92C920" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5F2DE53A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7EBFC92B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>439.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1E95746E" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Удилова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="66A05289" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наталья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2F8B42EA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Валентиновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3027487E" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="763A9A5A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="414064B5" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1499.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5E6450E3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Фадеев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="49800C33" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5060E468" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="6317FCF5" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6E14D406" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3016EA9C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>464.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7A332308" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Федорова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="16D3EB3C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Елена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5AF4240D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="622570D8" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2A5034F9" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="620CF27F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>577.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="25BFDB43" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Филиппов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4C4B6D1C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Антон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="04A5A7DD" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Борисович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="688F9890" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="51670B13" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7920B45C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>743.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="76B4332A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Хабаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="7A1BDB4C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Олег</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="19B8FB5B" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="291A09DC" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="67DCC997" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1C2E9AAC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>400.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="42F072C7" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Хмелевская</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1D702246" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наталья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="71DF9312" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="757D77D9" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="66F8FB2F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="78C9381A" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1610.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5A7A2B37" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Хомякова (Герасимова)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1BD8BADE" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Надежда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6485A0FA" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="79731650" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="696BC8A6" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="66FD7C37" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1339.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="25934A1C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Хоревич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="1E8EDEE1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6A0914E2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Борисович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="2EC057E4" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4F2BF0B3" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="63BDE3C2" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>705.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="06D7766D" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Цветкова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="12E6EB1F" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мария</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3FD6CE97" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="6A6D9874" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="23F881EC" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="0F9D0823" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>754.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="164DF28C" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Шедловский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="475E9171" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ростислав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="11FE78D1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w14:paraId="3F948D1C" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="097E92A1" w14:textId="77777777" w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>1147.74</w:t>
+          <w:p w14:paraId="57CBE0F6" w14:textId="1B1291E1" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00D50B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>664.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="4382193B" w14:textId="65D322ED" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00D50B20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D50B20">
-[...5 lines deleted...]
-              <w:t>Шерстобитова</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Щепотьев</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>Ксения</w:t>
+          <w:p w14:paraId="710EBA6E" w14:textId="32D173D9" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00D50B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Александр </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>Викторовна</w:t>
+          <w:p w14:paraId="5D131189" w14:textId="28560BE6" w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00D50B20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00B84882" w:rsidRPr="00044DEB" w14:paraId="5EA0B264" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="40F64AEE" w14:textId="77777777" w:rsidR="00B84882" w:rsidRPr="00044DEB" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>1325.77</w:t>
+          <w:p w14:paraId="43A56B8C" w14:textId="7F048C3C" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1147.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="3C1BA098" w14:textId="6C84C9BD" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шерстобитова</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>Дмитрий</w:t>
+          <w:p w14:paraId="0AECACAE" w14:textId="3D3C3FE3" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ксения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>Викторович</w:t>
+          <w:p w14:paraId="34A9514C" w14:textId="4B6BB46A" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00B84882" w:rsidRPr="00044DEB" w14:paraId="1C5A8DB9" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="55E881BD" w14:textId="77777777" w:rsidR="00B84882" w:rsidRPr="00044DEB" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>412.40</w:t>
+          <w:p w14:paraId="53C62094" w14:textId="7DF53540" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1325.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="72DC9D56" w14:textId="4308C3EC" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Шкодов</w:t>
+              <w:t>Шингаркин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>Андрей</w:t>
+          <w:p w14:paraId="148CE8B3" w14:textId="42510F53" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дмитрий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>Юрьевич</w:t>
+          <w:p w14:paraId="7CC7E9A0" w14:textId="3AC5ADC8" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00B84882" w:rsidRPr="00044DEB" w14:paraId="4CB87327" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="58FBA994" w14:textId="77777777" w:rsidR="00B84882" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>664.71</w:t>
+          <w:p w14:paraId="49A57585" w14:textId="4CA8A833" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>412.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6B9A5897" w14:textId="7D497E7F" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Щепотьев</w:t>
+              <w:t>Шкодов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>Александр</w:t>
+          <w:p w14:paraId="1B457A91" w14:textId="0786C367" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Андрей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
-[...13 lines deleted...]
-              <w:t>Викторович</w:t>
+          <w:p w14:paraId="537BBAC1" w14:textId="5803043C" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50B20" w:rsidRPr="00044DEB" w:rsidTr="00BB78DB">
+      <w:tr w:rsidR="00B84882" w:rsidRPr="00044DEB" w14:paraId="07C3A0E8" w14:textId="77777777" w:rsidTr="00BB78DB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="5B266E5E" w14:textId="77777777" w:rsidR="00B84882" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="6C64E5C3" w14:textId="06C64605" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>664.71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="75CF4CF8" w14:textId="7F78E795" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Щепотьев</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CC8ABEC" w14:textId="5C59410E" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Александр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="297850E1" w14:textId="67218EB9" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Викторович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B84882" w:rsidRPr="00044DEB" w14:paraId="0B16BF49" w14:textId="77777777" w:rsidTr="00BB78DB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="753" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2E1D0D" w14:textId="65A05027" w:rsidR="00B84882" w:rsidRDefault="00B84882" w:rsidP="00B84882">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="371D4A66" w14:textId="0D6D4AD8" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1079.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="79BBFA40" w14:textId="34DCE8B5" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ягнюков</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="3B7C693A" w14:textId="19D82FFD" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Андрей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D50B20" w:rsidRPr="00D50B20" w:rsidRDefault="00D50B20" w:rsidP="00D50B20">
+          <w:p w14:paraId="2EDDB934" w14:textId="15B5B449" w:rsidR="00B84882" w:rsidRPr="00D50B20" w:rsidRDefault="00B84882" w:rsidP="00B84882">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00044DEB" w:rsidRDefault="00044DEB"/>
-    <w:p w:rsidR="00A6045D" w:rsidRDefault="00A6045D" w:rsidP="00EB0F8C">
+    <w:p w14:paraId="77009D99" w14:textId="77777777" w:rsidR="00044DEB" w:rsidRDefault="00044DEB"/>
+    <w:p w14:paraId="6DAAF50F" w14:textId="77777777" w:rsidR="00A6045D" w:rsidRDefault="00A6045D" w:rsidP="00EB0F8C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB0F8C" w:rsidRPr="00677D42" w:rsidRDefault="00EB0F8C" w:rsidP="00EB0F8C">
+    <w:p w14:paraId="528831AA" w14:textId="77777777" w:rsidR="00EB0F8C" w:rsidRPr="00677D42" w:rsidRDefault="00EB0F8C" w:rsidP="00EB0F8C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Исполнительн</w:t>
       </w:r>
       <w:r w:rsidR="00CB3943" w:rsidRPr="00677D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ый</w:t>
       </w:r>
       <w:r w:rsidRPr="00677D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> директор</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00EB0F8C" w:rsidRPr="00677D42" w:rsidRDefault="00EB0F8C" w:rsidP="00EB0F8C">
+    <w:p w14:paraId="4DE63248" w14:textId="77777777" w:rsidR="00EB0F8C" w:rsidRPr="00677D42" w:rsidRDefault="00EB0F8C" w:rsidP="00EB0F8C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МСНО-НП «</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00677D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ОПЭО»   </w:t>
       </w:r>
@@ -19962,183 +20109,185 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB3943" w:rsidRPr="00677D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Хамова Т.В.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EB0F8C" w:rsidRPr="00677D42" w:rsidSect="009D5902">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1474" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00801777"/>
     <w:rsid w:val="00044DEB"/>
     <w:rsid w:val="000A0C37"/>
     <w:rsid w:val="00145ADF"/>
     <w:rsid w:val="00175EF3"/>
     <w:rsid w:val="0018435D"/>
     <w:rsid w:val="001961FE"/>
     <w:rsid w:val="00575F95"/>
     <w:rsid w:val="006276DB"/>
     <w:rsid w:val="00677D42"/>
     <w:rsid w:val="00694C07"/>
     <w:rsid w:val="006C7124"/>
     <w:rsid w:val="0073682C"/>
     <w:rsid w:val="00801777"/>
     <w:rsid w:val="00865101"/>
     <w:rsid w:val="008D71D0"/>
+    <w:rsid w:val="008F1847"/>
     <w:rsid w:val="009D199D"/>
     <w:rsid w:val="009D5902"/>
     <w:rsid w:val="009F5B8C"/>
     <w:rsid w:val="00A20DBC"/>
     <w:rsid w:val="00A60231"/>
     <w:rsid w:val="00A6045D"/>
     <w:rsid w:val="00AC163B"/>
     <w:rsid w:val="00AD2657"/>
     <w:rsid w:val="00AF1206"/>
+    <w:rsid w:val="00B84882"/>
     <w:rsid w:val="00BB78DB"/>
     <w:rsid w:val="00BE0106"/>
     <w:rsid w:val="00C24269"/>
     <w:rsid w:val="00CB3943"/>
     <w:rsid w:val="00D33A12"/>
     <w:rsid w:val="00D50B20"/>
     <w:rsid w:val="00D73488"/>
     <w:rsid w:val="00DE7A5B"/>
     <w:rsid w:val="00E62B80"/>
     <w:rsid w:val="00E92CDC"/>
     <w:rsid w:val="00EB0F8C"/>
     <w:rsid w:val="00EB7E3E"/>
     <w:rsid w:val="00EF39B0"/>
     <w:rsid w:val="00F50557"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="43611548"/>
+  <w14:docId w14:val="39985671"/>
   <w15:docId w15:val="{4C9DF2E0-5F10-49EF-A04B-76EFA133F251}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -20470,50 +20619,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -20555,51 +20705,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00575F95"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="267931323">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -20870,66 +21020,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>773</Words>
-  <Characters>4410</Characters>
+  <Words>780</Words>
+  <Characters>4446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MBC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5173</CharactersWithSpaces>
+  <CharactersWithSpaces>5216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kozlova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>