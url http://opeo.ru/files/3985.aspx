--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -864,58 +864,58 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00F77B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> по </w:t>
       </w:r>
-      <w:r w:rsidR="00F77B8E">
-[...6 lines deleted...]
-        <w:t>31.03</w:t>
+      <w:r w:rsidR="00300C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>30.04</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F77B8E" w:rsidRPr="00AB0BB2" w:rsidRDefault="00F77B8E" w:rsidP="009F31D8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1081,96 +1081,105 @@
       <w:r w:rsidR="00F77B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Т.А. (рег. № 1656</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.7</w:t>
       </w:r>
       <w:r w:rsidR="00F77B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">7) </w:t>
+        <w:t>7) с 28.02</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77B8E" w:rsidRPr="00AB0BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00F77B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>с 28.02</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F77B8E" w:rsidRPr="00AB0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.202</w:t>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="00300C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00F77B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...17 lines deleted...]
-        <w:t>31.03</w:t>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00300C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F77B8E" w:rsidRPr="00AB0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332E6E" w:rsidRPr="00AB0BB2" w:rsidRDefault="00332E6E" w:rsidP="00332E6E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F77B8E" w:rsidRDefault="00332E6E" w:rsidP="00F77B8E">
@@ -1283,59 +1292,61 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00F77B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F77B8E" w:rsidRPr="00AB0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> по </w:t>
       </w:r>
-      <w:r w:rsidR="00F77B8E">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00300C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>30.04</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00F77B8E" w:rsidRPr="00AB0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00332E6E" w:rsidRPr="00AB0BB2" w:rsidRDefault="00332E6E" w:rsidP="00332E6E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00332E6E" w:rsidRDefault="00332E6E" w:rsidP="00332E6E">
       <w:pPr>
@@ -1349,52 +1360,50 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голосование: «за» - единогласно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E37AD" w:rsidRDefault="004E37AD" w:rsidP="00332E6E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="004E37AD" w:rsidRPr="004E37AD" w:rsidRDefault="004E37AD" w:rsidP="004E37AD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E37AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>СЛУШАЛИ</w:t>
@@ -3924,50 +3933,51 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D97DD1"/>
     <w:rsid w:val="00020F2E"/>
     <w:rsid w:val="00047FA1"/>
     <w:rsid w:val="00064BF2"/>
     <w:rsid w:val="00087E03"/>
     <w:rsid w:val="000A7E7F"/>
     <w:rsid w:val="00110214"/>
     <w:rsid w:val="00122045"/>
     <w:rsid w:val="001A4F0F"/>
     <w:rsid w:val="001D2C24"/>
     <w:rsid w:val="001D56A2"/>
     <w:rsid w:val="001E6D17"/>
     <w:rsid w:val="001F5599"/>
     <w:rsid w:val="00264D71"/>
     <w:rsid w:val="002B1FFE"/>
     <w:rsid w:val="002D4BDD"/>
     <w:rsid w:val="002E1E8C"/>
     <w:rsid w:val="002F7373"/>
+    <w:rsid w:val="00300C79"/>
     <w:rsid w:val="0032387A"/>
     <w:rsid w:val="00332E6E"/>
     <w:rsid w:val="003546A8"/>
     <w:rsid w:val="004966D9"/>
     <w:rsid w:val="004A7215"/>
     <w:rsid w:val="004E37AD"/>
     <w:rsid w:val="00530783"/>
     <w:rsid w:val="005626E7"/>
     <w:rsid w:val="00591935"/>
     <w:rsid w:val="005E6AF7"/>
     <w:rsid w:val="00697701"/>
     <w:rsid w:val="007B367B"/>
     <w:rsid w:val="007D06D3"/>
     <w:rsid w:val="007D1CF7"/>
     <w:rsid w:val="007E0EC4"/>
     <w:rsid w:val="00836D1C"/>
     <w:rsid w:val="008B3CCB"/>
     <w:rsid w:val="008B69A8"/>
     <w:rsid w:val="00900D3F"/>
     <w:rsid w:val="0094658F"/>
     <w:rsid w:val="009567BD"/>
     <w:rsid w:val="009946AA"/>
     <w:rsid w:val="009D1CAC"/>
     <w:rsid w:val="009F31D8"/>
     <w:rsid w:val="00A420DD"/>