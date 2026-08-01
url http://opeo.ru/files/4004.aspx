--- v0 (2026-07-12)
+++ v1 (2026-08-01)
@@ -918,88 +918,205 @@
       <w:r w:rsidRPr="004D311D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (рег. № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1353.77</w:t>
       </w:r>
       <w:r w:rsidRPr="004D311D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) на основании личного заявления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD3A86" w:rsidRPr="0027484F" w:rsidRDefault="00FD3A86" w:rsidP="00FD3A86">
+    <w:p w:rsidR="00FD3A86" w:rsidRDefault="00FD3A86" w:rsidP="00FD3A86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027484F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">О  соответствии требованиям к членству в МСНО-НП «ОПЭО» на основании поданных документов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Шуваевым Максимом Алексеевичем</w:t>
       </w:r>
       <w:r w:rsidRPr="0027484F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8772B" w:rsidRDefault="00B8772B" w:rsidP="00B8772B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C53BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>приостановлении</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C53BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> права осуществления оценочной деятельности на основании представленного личного заявления члена МСНО-НП «ОПЭО» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ищенко Д.А.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>г. № 1608</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C53BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8772B" w:rsidRPr="0027484F" w:rsidRDefault="00B8772B" w:rsidP="00B8772B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00FD3A86" w:rsidRDefault="00FD3A86" w:rsidP="00FD3A86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00020F2E" w:rsidRPr="002D4BDD" w:rsidRDefault="00064BF2" w:rsidP="002D4BDD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4136">
         <w:rPr>
@@ -1526,51 +1643,50 @@
     </w:p>
     <w:p w:rsidR="00FD3A86" w:rsidRPr="00186B15" w:rsidRDefault="00FD3A86" w:rsidP="00FD3A86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>СЛУШАЛИ:</w:t>
       </w:r>
       <w:r w:rsidRPr="00186B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00186B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Раванд</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00186B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1630,120 +1746,406 @@
       </w:r>
       <w:r w:rsidRPr="00186B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Шуваев Максим Алексеевич</w:t>
       </w:r>
       <w:r w:rsidRPr="00186B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> соответству</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00186B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>соответству</w:t>
+        <w:t>т требованиям, предъявляемым к членству в МСНО-НП «ОПЭО». После оплаты установленных МСНО-НП «ОПЭО» взносов, в течение трех дней, внести о не</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>е</w:t>
+        <w:t>м</w:t>
       </w:r>
       <w:r w:rsidRPr="00186B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>т требованиям, предъявляемым к членству в МСНО-НП «ОПЭО». После оплаты установленных МСНО-НП «ОПЭО» взносов, в течение трех дней, внести о не</w:t>
+        <w:t xml:space="preserve"> сведения в реестр членов МСНО-НП «ОПЭО».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD3A86" w:rsidRDefault="00FD3A86" w:rsidP="00FD3A86">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00186B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Голосование: «за» - единогласно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A29A7" w:rsidRDefault="002A29A7" w:rsidP="00FD3A86">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A29A7" w:rsidRPr="002A29A7" w:rsidRDefault="002A29A7" w:rsidP="002A29A7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>СЛУШАЛИ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Раванд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Н.Р. о приостановлении права осуществления оценочной деятельности на основании представленного личного заявления члена МСНО-НП «ОПЭО» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>м</w:t>
+        <w:t>Ищенко Д.А.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>г. № 1608.64)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.07.2026 г. по 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A29A7" w:rsidRDefault="002A29A7" w:rsidP="002A29A7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A29A7" w:rsidRPr="002A29A7" w:rsidRDefault="002A29A7" w:rsidP="002A29A7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВИЛИ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Приостановить право осуществления оценочной деятельности на основании представленного личного заявления члена МСНО-НП «ОПЭО» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ищенко Д.А.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. № 1608.64) </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00186B15">
-[...9 lines deleted...]
-    <w:p w:rsidR="00FD3A86" w:rsidRDefault="00FD3A86" w:rsidP="00FD3A86">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7.2026 г. по 31.12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A29A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A29A7" w:rsidRDefault="002A29A7" w:rsidP="002A29A7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A29A7" w:rsidRDefault="002A29A7" w:rsidP="002A29A7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C53BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Голосование: «за» - единогласно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A29A7" w:rsidRDefault="002A29A7" w:rsidP="002A29A7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A29A7" w:rsidRDefault="002A29A7" w:rsidP="00FD3A86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186B15">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00FD3A86" w:rsidRPr="00577612" w:rsidRDefault="00FD3A86" w:rsidP="00A61584">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00020F2E" w:rsidRPr="00ED4136" w:rsidRDefault="00020F2E" w:rsidP="007E0EC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4136">
@@ -4181,86 +4583,88 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D97DD1"/>
     <w:rsid w:val="00020F2E"/>
     <w:rsid w:val="00047FA1"/>
     <w:rsid w:val="00064BF2"/>
     <w:rsid w:val="00087E03"/>
     <w:rsid w:val="000A7E7F"/>
     <w:rsid w:val="000C5028"/>
     <w:rsid w:val="00110214"/>
     <w:rsid w:val="00122045"/>
     <w:rsid w:val="001D2C24"/>
     <w:rsid w:val="001D56A2"/>
     <w:rsid w:val="001E6D17"/>
     <w:rsid w:val="001F5599"/>
     <w:rsid w:val="00222FC0"/>
     <w:rsid w:val="00264D71"/>
     <w:rsid w:val="0028070C"/>
+    <w:rsid w:val="002A29A7"/>
     <w:rsid w:val="002B1FFE"/>
     <w:rsid w:val="002D4BDD"/>
     <w:rsid w:val="002E1E8C"/>
     <w:rsid w:val="002F7373"/>
     <w:rsid w:val="0032387A"/>
     <w:rsid w:val="00332E6E"/>
     <w:rsid w:val="003546A8"/>
     <w:rsid w:val="004966D9"/>
     <w:rsid w:val="004A7215"/>
     <w:rsid w:val="00530783"/>
     <w:rsid w:val="005458D7"/>
     <w:rsid w:val="005626E7"/>
     <w:rsid w:val="00591935"/>
     <w:rsid w:val="005E6AF7"/>
     <w:rsid w:val="005F1B9B"/>
     <w:rsid w:val="006771EB"/>
     <w:rsid w:val="007B367B"/>
     <w:rsid w:val="007D06D3"/>
     <w:rsid w:val="007D1CF7"/>
     <w:rsid w:val="007E0EC4"/>
     <w:rsid w:val="00836D1C"/>
     <w:rsid w:val="008B3CCB"/>
     <w:rsid w:val="008B69A8"/>
     <w:rsid w:val="00900D3F"/>
     <w:rsid w:val="0094658F"/>
     <w:rsid w:val="009567BD"/>
     <w:rsid w:val="009946AA"/>
     <w:rsid w:val="009D1CAC"/>
     <w:rsid w:val="00A420DD"/>
     <w:rsid w:val="00A424EC"/>
     <w:rsid w:val="00A61584"/>
     <w:rsid w:val="00A73D9B"/>
     <w:rsid w:val="00A945E3"/>
     <w:rsid w:val="00AC6FA6"/>
     <w:rsid w:val="00AD3CD6"/>
     <w:rsid w:val="00AF55AD"/>
+    <w:rsid w:val="00B8772B"/>
     <w:rsid w:val="00BE68DE"/>
     <w:rsid w:val="00C52807"/>
     <w:rsid w:val="00C868A4"/>
     <w:rsid w:val="00C90790"/>
     <w:rsid w:val="00C9363B"/>
     <w:rsid w:val="00CC71A8"/>
     <w:rsid w:val="00D10247"/>
     <w:rsid w:val="00D16DAC"/>
     <w:rsid w:val="00D2743D"/>
     <w:rsid w:val="00D36C12"/>
     <w:rsid w:val="00D84AD6"/>
     <w:rsid w:val="00D97DD1"/>
     <w:rsid w:val="00DE61E2"/>
     <w:rsid w:val="00E03047"/>
     <w:rsid w:val="00E077F6"/>
     <w:rsid w:val="00E1288A"/>
     <w:rsid w:val="00E14AB4"/>
     <w:rsid w:val="00E5361B"/>
     <w:rsid w:val="00E83152"/>
     <w:rsid w:val="00ED4136"/>
     <w:rsid w:val="00EE358B"/>
     <w:rsid w:val="00EF0DFF"/>
     <w:rsid w:val="00F01150"/>
     <w:rsid w:val="00F54952"/>
     <w:rsid w:val="00F6664D"/>
@@ -5153,66 +5557,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>399</Words>
-  <Characters>2277</Characters>
+  <Words>490</Words>
+  <Characters>2797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MBC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2671</CharactersWithSpaces>
+  <CharactersWithSpaces>3281</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Игорь И. Исупов</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>